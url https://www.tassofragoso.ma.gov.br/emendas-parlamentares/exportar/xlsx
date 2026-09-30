--- v0 (2026-07-01)
+++ v1 (2026-09-30)
@@ -12,430 +12,838 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
-    <t>► ALUISIO MENDES — Nº 30430004/2025</t>
+    <t>► ANDREIA M. REZENDE — Nº EPI.2026.05928/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Vl. Previsto</t>
   </si>
   <si>
     <t>Vl. Repassado</t>
   </si>
   <si>
+    <t>ANDREIA M. REZENDE</t>
+  </si>
+  <si>
+    <t>EPI.2026.05928/2026</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>-CUSTEIO DAS AÇÕES DE ASSITENCIA Á SAUDE PARA O HOSPITAL IRMA MARIA PAES TAVARES - CNAES: 2646471</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 600.000,00</t>
+  </si>
+  <si>
+    <t>R$ 180.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>SAÚDE</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>Tasso Fragoso</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 173.720,07</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>29,0%</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 6181004 | Data: 30/06/2026 | Vl. Empenhado: R$ 31.460,34 | Vl. Liquidado: R$ 31.460,34 | Vl. Pago: R$ 31.460,34</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>SALUT HOSPITALAR LTDA-ME</t>
+  </si>
+  <si>
+    <t>XX.X10.848/0001-76</t>
+  </si>
+  <si>
+    <t>3.3.90.30.00.00</t>
+  </si>
+  <si>
+    <t>0009 / Transferências Fundo a Fundo de Recursos do SUS provenientes do Governo Estadual</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>013/2025</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 6181004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 31.460,34</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 6181004 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 31.082,82</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>Arrecadação</t>
+  </si>
+  <si>
+    <t>R$ 377,52</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 6181008 | Data: 30/06/2026 | Vl. Empenhado: R$ 28.122,84 | Vl. Liquidado: R$ 28.122,84 | Vl. Pago: R$ 28.122,84</t>
+  </si>
+  <si>
+    <t>0009 / Atendimento de Médico Hospitalar e Ambulatorial</t>
+  </si>
+  <si>
+    <t>014/2025</t>
+  </si>
+  <si>
+    <t>Descrição:CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MEDICAMENTOS E MATERIAIS HOSPITALARES EM GERAL DE INTERESSE DO FUNDO MUNICIPAL DE SAÚDE DA PREFEITURA MUNICIPAL DE TASSO FRAGOSO -MA, DE ACORDO COM AS ESPECIFICAÇÕES E CONDIÇÕES DEFINIDAS NESTE CONTRATO E TERMO DE REFERÊNCIA, CONFORME ATA DE REGISTRO DE PREÇOS- ARP Nº 005/2024, PE Nº 011/2024 - SRP, PROCESSO ADMINISTRATIVO Nº 14/2025, CONTRATO Nº 13/2025, PRIMEIRO TERMO ADITIVO DE PRORROGAÇÃO DE PRAZO, 167ª MEDIÇÃO E NOTA FISCAL Nº 3.700, A SER PAGO PELA EMENDA PARLAMENTAR Nº 4466, CONTA Nº 19.964-8.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 6181008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 28.122,84</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 6181008 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 27.785,37</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>ARRECADACAO TASSO FRAGOSO</t>
+  </si>
+  <si>
+    <t>R$ 337,47</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 6181005 | Data: 30/06/2026 | Vl. Empenhado: R$ 23.133,90 | Vl. Liquidado: R$ 23.133,90 | Vl. Pago: R$ 23.133,90</t>
+  </si>
+  <si>
+    <t>Descrição:CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MEDICAMENTOS E MATERIAIS HOSPITALARES EM GERAL DE INTERESSE DO FUNDO MUNICIPAL DE SAÚDE DA PREFEITURA MUNICIPAL DE TASSO FRAGOSO -MA, DE ACORDO COM AS ESPECIFICAÇÕES E CONDIÇÕES DEFINIDAS NESTE CONTRATO E TERMO DE REFERÊNCIA, CONFORME ATA DE REGISTRO DE PREÇOS- ARP Nº 005/2024, PE Nº 011/2024 - SRP, PROCESSO ADMINISTRATIVO Nº 14/2025, CONTRATO Nº 13/2025, PRIMEIRO TERMO ADITIVO DE PRORROGAÇÃO DE PRAZO, 169ª MEDIÇÃO E NOTA FISCAL Nº 3.702, A SER PAGO PELA EMENDA PARLAMENTAR Nº 4466, CONTA Nº 19.964-8.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 6181005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 23.133,90</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 6181005 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 22.856,29</t>
+  </si>
+  <si>
+    <t>R$ 277,61</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 6181006 | Data: 30/06/2026 | Vl. Empenhado: R$ 27.487,56 | Vl. Liquidado: R$ 27.487,56 | Vl. Pago: R$ 27.487,56</t>
+  </si>
+  <si>
+    <t>Descrição:CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MEDICAMENTOS E MATERIAIS HOSPITALARES EM GERAL DE INTERESSE DO FUNDO MUNICIPAL DE SAÚDE DA PREFEITURA MUNICIPAL DE TASSO FRAGOSO -MA, DE ACORDO COM AS ESPECIFICAÇÕES E CONDIÇÕES DEFINIDAS NESTE CONTRATO E TERMO DE REFERÊNCIA, CONFORME ATA DE REGISTRO DE PREÇOS- ARP Nº 005/2024, PE Nº 011/2024 - SRP, PROCESSO ADMINISTRATIVO Nº 14/2025, CONTRATO Nº 13/2025, PRIMEIRO TERMO ADITIVO DE PRORROGAÇÃO DE PRAZO, 170ª MEDIÇÃO E NOTA FISCAL Nº 3.703, A SER PAGO PELA EMENDA PARLAMENTAR Nº 4466, CONTA Nº 19.964-8.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 6181006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 27.487,56</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 6181006 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 27.157,71</t>
+  </si>
+  <si>
+    <t>R$ 329,85</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 6181009 | Data: 30/06/2026 | Vl. Empenhado: R$ 26.586,91 | Vl. Liquidado: R$ 26.586,91 | Vl. Pago: R$ 26.586,91</t>
+  </si>
+  <si>
+    <t>Descrição:CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MEDICAMENTOS E MATERIAIS HOSPITALARES EM GERAL DE INTERESSE DO FUNDO MUNICIPAL DE SAÚDE DA PREFEITURA MUNICIPAL DE TASSO FRAGOSO -MA, DE ACORDO COM AS ESPECIFICAÇÕES E CONDIÇÕES DEFINIDAS NESTE CONTRATO E TERMO DE REFERÊNCIA, CONFORME ATA DE REGISTRO DE PREÇOS- ARP Nº 005/2024, PE Nº 011/2024 - SRP, PROCESSO ADMINISTRATIVO Nº 14/2025, CONTRATO Nº 13/2025, PRIMEIRO TERMO ADITIVO DE PRORROGAÇÃO DE PRAZO, 168ª MEDIÇÃO E NOTA FISCAL Nº 3.701, A SER PAGO PELA EMENDA PARLAMENTAR Nº 4466, CONTA Nº 19.964-8.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 6181009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 26.586,91</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 6181009 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 26.267,87</t>
+  </si>
+  <si>
+    <t>R$ 319,04</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 6181007 | Data: 30/06/2026 | Vl. Empenhado: R$ 36.928,52 | Vl. Liquidado: R$ 36.928,52 | Vl. Pago: R$ 36.928,52</t>
+  </si>
+  <si>
+    <t>Natureza da Despesa: 3.3.90.30.00.00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 6181007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 36.928,52</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 6181007 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 36.485,38</t>
+  </si>
+  <si>
+    <t>R$ 443,14</t>
+  </si>
+  <si>
+    <t>► JOSIVALDO JP — Nº 202642120005/2026</t>
+  </si>
+  <si>
+    <t>JOSIVALDO JP</t>
+  </si>
+  <si>
+    <t>202642120005/2026</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>O presente Plano de Trabalho tem por objeto a recuperação de estradas vicinais no trecho da MA-006 até a estrada de aces...</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>Aguardando Repasse</t>
+  </si>
+  <si>
+    <t>R$ 995.000,00</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>Infraestrutura</t>
+  </si>
+  <si>
+    <t>MUNICIPIO DE TASSO FRAGOSO (MA)</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>O presente Plano de Trabalho tem por objeto a recuperação de estradas vicinais no trecho da MA-006 até a estrada de acesso ao Povoado Capim, no Município de Tasso Fragoso/MA,</t>
+  </si>
+  <si>
+    <t>► ALUISIO MENDES — Nº 202530430004/2025</t>
+  </si>
+  <si>
     <t>ALUISIO MENDES</t>
   </si>
   <si>
-    <t>30430004/2025</t>
-[...2 lines deleted...]
-    <t>INDIVIDUAL</t>
+    <t>202530430004/2025</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
-    <t>Fundo a Fundo</t>
-[...7 lines deleted...]
-  <si>
     <t>R$ 900.000,00</t>
   </si>
   <si>
-    <t>Nº/Ano</t>
-[...2 lines deleted...]
-    <t>Data</t>
+    <t>R$ 990.000,00</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
-    <t>Função de Governo</t>
-[...7 lines deleted...]
-  <si>
     <t>TASSO FRAGOSO</t>
   </si>
   <si>
-    <t>Valor Previsto</t>
-[...23 lines deleted...]
-    <t>► WEVERTON — Nº 40840005/2025</t>
+    <t>► WEVERTON — Nº 202540840005/2025</t>
   </si>
   <si>
     <t>WEVERTON</t>
   </si>
   <si>
-    <t>40840005/2025</t>
+    <t>202540840005/2025</t>
   </si>
   <si>
     <t>R$ 300.000,00</t>
   </si>
   <si>
-    <t>► MÁRCIO HONAISER — Nº 44190001/2025</t>
+    <t>► MÁRCIO HONAISER — Nº 202544190001/2025</t>
   </si>
   <si>
     <t>MÁRCIO HONAISER</t>
   </si>
   <si>
-    <t>44190001/2025</t>
-[...2 lines deleted...]
-    <t>► MARRECA FILHO — Nº 41200001/2024</t>
+    <t>202544190001/2025</t>
+  </si>
+  <si>
+    <t>► MARRECA FILHO — Nº 202441200001/2024</t>
   </si>
   <si>
     <t>MARRECA FILHO</t>
   </si>
   <si>
-    <t>41200001/2024</t>
+    <t>202441200001/2024</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
   <si>
     <t>R$ 13.573,00</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
-    <t>► ANA PAULA LOBATO — Nº 42830001/2024</t>
+    <t>► ANA PAULA LOBATO — Nº 202442830001/2024</t>
   </si>
   <si>
     <t>ANA PAULA LOBATO</t>
   </si>
   <si>
-    <t>42830001/2024</t>
+    <t>202442830001/2024</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>R$ 200.000,00</t>
   </si>
   <si>
-    <t>► MARRECA FILHO — Nº 41200003/2023</t>
-[...2 lines deleted...]
-    <t>41200003/2023</t>
+    <t>► MARRECA FILHO — Nº 202341200003/2023</t>
+  </si>
+  <si>
+    <t>202341200003/2023</t>
   </si>
   <si>
     <t>R$ 480.000,00</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
-    <t>► RELATOR GERAL — Nº 81000312/2022</t>
+    <t>► RELATOR GERAL — Nº 202281000312/2022</t>
   </si>
   <si>
     <t>RELATOR GERAL</t>
   </si>
   <si>
-    <t>81000312/2022</t>
+    <t>202281000312/2022</t>
   </si>
   <si>
     <t>RELATOR</t>
   </si>
   <si>
     <t>R$ 531.299,00</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
-    <t>► RELATOR GERAL — Nº 81000311/2022</t>
-[...2 lines deleted...]
-    <t>81000311/2022</t>
+    <t>► RELATOR GERAL — Nº 202281000311/2022</t>
+  </si>
+  <si>
+    <t>202281000311/2022</t>
   </si>
   <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
     <t>R$ 438.701,00</t>
   </si>
   <si>
-    <t>► MARRECA FILHO — Nº 41200013/2022</t>
-[...5 lines deleted...]
-    <t>R$ 600.000,00</t>
+    <t>► MARRECA FILHO — Nº 202241200013/2022</t>
+  </si>
+  <si>
+    <t>202241200013/2022</t>
   </si>
   <si>
     <t>17/06/2022</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 71110008/2021</t>
   </si>
   <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
     <t>71110008/2021</t>
   </si>
   <si>
     <t>BANCADA</t>
   </si>
   <si>
     <t>INCREMENTO PAB</t>
   </si>
   <si>
     <t>R$ 450.000,00</t>
   </si>
   <si>
     <t>03/09/2021</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 42120006/2021</t>
-  </si>
-[...1 lines deleted...]
-    <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>42120006/2021</t>
   </si>
   <si>
     <t>31/08/2021</t>
   </si>
   <si>
     <t>► MARRECA FILHO — Nº 41200004/2021</t>
   </si>
   <si>
     <t>41200004/2021</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 71110012/2021</t>
   </si>
   <si>
     <t>71110012/2021</t>
   </si>
   <si>
     <t>R$ 400.018,00</t>
   </si>
   <si>
     <t>30/08/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1a2744"/>
         <bgColor rgb="FF1a2744"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2c3e6e"/>
         <bgColor rgb="FF2c3e6e"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3a3f5c"/>
+        <bgColor rgb="FF3a3f5c"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF4a5568"/>
+        <bgColor rgb="FF4a5568"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF27ae60"/>
+        <bgColor rgb="FF27ae60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf0faf4"/>
+        <bgColor rgb="FFf0faf4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2980b9"/>
+        <bgColor rgb="FF2980b9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFebf5fb"/>
+        <bgColor rgb="FFebf5fb"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFd6eaf8"/>
+        <bgColor rgb="FFd6eaf8"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="26">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -704,54 +1112,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J165"/>
+  <dimension ref="A1:J275"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J160" sqref="J160"/>
+      <selection activeCell="J270" sqref="J270"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -789,2456 +1197,3859 @@
       <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="6"/>
+      <c r="J4" s="6" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>30</v>
       </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
-      <c r="A12" s="7"/>
+    <row r="11" spans="1:10">
+      <c r="A11" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J14" s="2"/>
+      <c r="A14" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="4" t="s">
+      <c r="A15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="3">
+        <v>1621</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="16">
+        <v>3701</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="21">
+        <v>7189016</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="E25" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G28" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H28" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" s="3">
+        <v>1621</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="12"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="16">
+        <v>3700</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="21">
+        <v>7189007</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D38" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E38" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C39" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="E39" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="8"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H42" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D43" s="3">
+        <v>1621</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B44" s="12"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="12"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B46" s="13"/>
+      <c r="C46" s="13"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="16">
+        <v>3702</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C48" s="17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B50" s="18"/>
+      <c r="C50" s="18"/>
+      <c r="D50" s="18"/>
+      <c r="E50" s="18"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E51" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="21">
+        <v>7189015</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C52" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D52" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="E52" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C53" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="E53" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B55" s="8"/>
+      <c r="C55" s="8"/>
+      <c r="D55" s="8"/>
+      <c r="E55" s="8"/>
+      <c r="F55" s="8"/>
+      <c r="G55" s="8"/>
+      <c r="H55" s="8"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E56" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F56" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G56" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H56" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D57" s="3">
+        <v>1621</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B58" s="12"/>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60" s="13"/>
+      <c r="C60" s="13"/>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B61" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="16">
+        <v>3703</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C62" s="17" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="B64" s="18"/>
+      <c r="C64" s="18"/>
+      <c r="D64" s="18"/>
+      <c r="E64" s="18"/>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B65" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C65" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E65" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="21">
+        <v>7189014</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C66" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D66" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="E66" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B67" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="C67" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="D67" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="E67" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B69" s="8"/>
+      <c r="C69" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
+      <c r="F69" s="8"/>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C70" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E70" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G70" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H70" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D71" s="3">
+        <v>1621</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="B72" s="12"/>
+      <c r="C72" s="12"/>
+      <c r="D72" s="12"/>
+      <c r="E72" s="12"/>
+      <c r="F72" s="12"/>
+      <c r="G72" s="12"/>
+      <c r="H72" s="12"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B74" s="13"/>
+      <c r="C74" s="13"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B75" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="16">
+        <v>3699</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C76" s="17" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B78" s="18"/>
+      <c r="C78" s="18"/>
+      <c r="D78" s="18"/>
+      <c r="E78" s="18"/>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B79" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C79" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E79" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="21">
+        <v>7189009</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C80" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D80" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="E80" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C81" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="D81" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E81" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B83" s="8"/>
+      <c r="C83" s="8"/>
+      <c r="D83" s="8"/>
+      <c r="E83" s="8"/>
+      <c r="F83" s="8"/>
+      <c r="G83" s="8"/>
+      <c r="H83" s="8"/>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E84" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F84" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G84" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H84" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D85" s="3">
+        <v>1621</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H85" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B86" s="12"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="12"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="12"/>
+      <c r="G86" s="12"/>
+      <c r="H86" s="12"/>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B88" s="13"/>
+      <c r="C88" s="13"/>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B89" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C89" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="16">
+        <v>3846</v>
+      </c>
+      <c r="B90" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C90" s="17" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="B92" s="18"/>
+      <c r="C92" s="18"/>
+      <c r="D92" s="18"/>
+      <c r="E92" s="18"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B93" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C93" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E93" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="21">
+        <v>71890113</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C94" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D94" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="E94" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B95" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="C95" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="E95" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="25"/>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B100" s="2"/>
+      <c r="C100" s="2"/>
+      <c r="D100" s="2"/>
+      <c r="E100" s="2"/>
+      <c r="F100" s="2"/>
+      <c r="G100" s="2"/>
+      <c r="H100" s="2"/>
+      <c r="I100" s="2"/>
+      <c r="J100" s="2"/>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B101" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="4" t="s">
+      <c r="C101" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="4" t="s">
+      <c r="D101" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E15" s="4" t="s">
+      <c r="E101" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F15" s="4" t="s">
+      <c r="F101" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G15" s="4" t="s">
+      <c r="G101" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H15" s="4" t="s">
+      <c r="H101" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I15" s="5" t="s">
+      <c r="I101" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J15" s="5" t="s">
+      <c r="J101" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
-[...19 lines deleted...]
-      <c r="H16" s="3" t="s">
+    <row r="102" spans="1:10">
+      <c r="A102" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C102" s="3"/>
+      <c r="D102" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="H102" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I16" s="6" t="s">
-[...1279 lines deleted...]
-      </c>
+      <c r="I102" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="J102" s="6"/>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B104" t="s">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="C104" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D104" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="E104" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F104" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="G104" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="H104" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" t="s">
+        <v>18</v>
+      </c>
+      <c r="C105" t="s">
+        <v>24</v>
+      </c>
+      <c r="D105" t="s">
+        <v>115</v>
+      </c>
+      <c r="E105" t="s">
+        <v>26</v>
+      </c>
+      <c r="F105" t="s">
+        <v>116</v>
+      </c>
+      <c r="G105" t="s">
+        <v>8</v>
+      </c>
+      <c r="H105" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
+        <v>28</v>
+      </c>
+      <c r="B106" t="s">
+        <v>113</v>
+      </c>
+      <c r="C106" t="s">
+        <v>29</v>
+      </c>
+      <c r="D106" t="s">
+        <v>52</v>
+      </c>
+      <c r="E106" t="s">
+        <v>30</v>
+      </c>
+      <c r="F106" t="s">
+        <v>52</v>
+      </c>
+      <c r="G106" t="s">
         <v>32</v>
       </c>
-      <c r="B105" t="s">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="H106" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
         <v>33</v>
       </c>
-      <c r="D105" t="s">
+      <c r="B107" t="s">
+        <v>52</v>
+      </c>
+      <c r="C107" t="s">
         <v>34</v>
       </c>
-      <c r="E105" t="s">
+      <c r="D107" t="s">
+        <v>117</v>
+      </c>
+      <c r="E107" t="s">
         <v>6</v>
       </c>
-      <c r="F105" t="s">
-[...4 lines deleted...]
-      <c r="A108" s="7"/>
+      <c r="F107" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="110" spans="1:10">
-      <c r="A110" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A111" s="4" t="s">
+      <c r="A110" s="25"/>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B112" s="2"/>
+      <c r="C112" s="2"/>
+      <c r="D112" s="2"/>
+      <c r="E112" s="2"/>
+      <c r="F112" s="2"/>
+      <c r="G112" s="2"/>
+      <c r="H112" s="2"/>
+      <c r="I112" s="2"/>
+      <c r="J112" s="2"/>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B111" s="4" t="s">
+      <c r="B113" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C111" s="4" t="s">
+      <c r="C113" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D111" s="4" t="s">
+      <c r="D113" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E111" s="4" t="s">
+      <c r="E113" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F111" s="4" t="s">
+      <c r="F113" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G111" s="4" t="s">
+      <c r="G113" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H111" s="4" t="s">
+      <c r="H113" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I111" s="5" t="s">
+      <c r="I113" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J111" s="5" t="s">
+      <c r="J113" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="112" spans="1:10">
-[...7 lines deleted...]
-      <c r="D112" s="3" t="s">
+    <row r="114" spans="1:10">
+      <c r="A114" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C114" s="3"/>
+      <c r="D114" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E112" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H112" s="3" t="s">
+      <c r="E114" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H114" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I112" s="6" t="s">
-[...53 lines deleted...]
-        <v>45</v>
+      <c r="I114" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="J114" s="6" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B116" t="s">
-        <v>70</v>
+        <v>121</v>
       </c>
       <c r="C116" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D116" t="s">
-        <v>29</v>
+        <v>125</v>
       </c>
       <c r="E116" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F116" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="G116" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="H116" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" t="s">
+        <v>18</v>
+      </c>
+      <c r="C117" t="s">
+        <v>24</v>
+      </c>
+      <c r="D117" t="s">
+        <v>25</v>
+      </c>
+      <c r="E117" t="s">
+        <v>26</v>
+      </c>
+      <c r="F117" t="s">
+        <v>126</v>
+      </c>
+      <c r="G117" t="s">
+        <v>8</v>
+      </c>
+      <c r="H117" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" t="s">
+        <v>28</v>
+      </c>
+      <c r="B118" t="s">
+        <v>123</v>
+      </c>
+      <c r="C118" t="s">
+        <v>29</v>
+      </c>
+      <c r="D118" t="s">
+        <v>124</v>
+      </c>
+      <c r="E118" t="s">
+        <v>30</v>
+      </c>
+      <c r="F118" t="s">
+        <v>52</v>
+      </c>
+      <c r="G118" t="s">
         <v>32</v>
       </c>
-      <c r="B117" t="s">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="H118" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" t="s">
         <v>33</v>
       </c>
-      <c r="D117" t="s">
+      <c r="B119" t="s">
+        <v>52</v>
+      </c>
+      <c r="C119" t="s">
         <v>34</v>
       </c>
-      <c r="E117" t="s">
+      <c r="D119" t="s">
+        <v>117</v>
+      </c>
+      <c r="E119" t="s">
         <v>6</v>
       </c>
-      <c r="F117" t="s">
-[...4 lines deleted...]
-      <c r="A120" s="7"/>
+      <c r="F119" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="122" spans="1:10">
-      <c r="A122" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A123" s="4" t="s">
+      <c r="A122" s="25"/>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B124" s="2"/>
+      <c r="C124" s="2"/>
+      <c r="D124" s="2"/>
+      <c r="E124" s="2"/>
+      <c r="F124" s="2"/>
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+      <c r="I124" s="2"/>
+      <c r="J124" s="2"/>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B123" s="4" t="s">
+      <c r="B125" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C123" s="4" t="s">
+      <c r="C125" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D123" s="4" t="s">
+      <c r="D125" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E123" s="4" t="s">
+      <c r="E125" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F123" s="4" t="s">
+      <c r="F125" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G123" s="4" t="s">
+      <c r="G125" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H123" s="4" t="s">
+      <c r="H125" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I123" s="5" t="s">
+      <c r="I125" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J123" s="5" t="s">
+      <c r="J125" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="124" spans="1:10">
-[...19 lines deleted...]
-      <c r="H124" s="3" t="s">
+    <row r="126" spans="1:10">
+      <c r="A126" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C126" s="3"/>
+      <c r="D126" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H126" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I124" s="6" t="s">
-[...53 lines deleted...]
-        <v>45</v>
+      <c r="I126" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="J126" s="6" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B128" t="s">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="C128" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D128" t="s">
-        <v>29</v>
+        <v>125</v>
       </c>
       <c r="E128" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F128" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="G128" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="H128" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" t="s">
+        <v>18</v>
+      </c>
+      <c r="C129" t="s">
+        <v>24</v>
+      </c>
+      <c r="D129" t="s">
+        <v>25</v>
+      </c>
+      <c r="E129" t="s">
+        <v>26</v>
+      </c>
+      <c r="F129" t="s">
+        <v>126</v>
+      </c>
+      <c r="G129" t="s">
+        <v>8</v>
+      </c>
+      <c r="H129" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" t="s">
+        <v>28</v>
+      </c>
+      <c r="B130" t="s">
+        <v>130</v>
+      </c>
+      <c r="C130" t="s">
+        <v>29</v>
+      </c>
+      <c r="D130" t="s">
+        <v>130</v>
+      </c>
+      <c r="E130" t="s">
+        <v>30</v>
+      </c>
+      <c r="F130" t="s">
+        <v>52</v>
+      </c>
+      <c r="G130" t="s">
         <v>32</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="H130" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" t="s">
         <v>33</v>
       </c>
-      <c r="D129" t="s">
+      <c r="B131" t="s">
+        <v>52</v>
+      </c>
+      <c r="C131" t="s">
         <v>34</v>
       </c>
-      <c r="E129" t="s">
+      <c r="D131" t="s">
+        <v>117</v>
+      </c>
+      <c r="E131" t="s">
         <v>6</v>
       </c>
-      <c r="F129" t="s">
-[...4 lines deleted...]
-      <c r="A132" s="7"/>
+      <c r="F131" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="134" spans="1:10">
-      <c r="A134" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A135" s="4" t="s">
+      <c r="A134" s="25"/>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B136" s="2"/>
+      <c r="C136" s="2"/>
+      <c r="D136" s="2"/>
+      <c r="E136" s="2"/>
+      <c r="F136" s="2"/>
+      <c r="G136" s="2"/>
+      <c r="H136" s="2"/>
+      <c r="I136" s="2"/>
+      <c r="J136" s="2"/>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B135" s="4" t="s">
+      <c r="B137" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C135" s="4" t="s">
+      <c r="C137" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D135" s="4" t="s">
+      <c r="D137" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E135" s="4" t="s">
+      <c r="E137" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F135" s="4" t="s">
+      <c r="F137" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G135" s="4" t="s">
+      <c r="G137" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H135" s="4" t="s">
+      <c r="H137" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I135" s="5" t="s">
+      <c r="I137" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J135" s="5" t="s">
+      <c r="J137" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="136" spans="1:10">
-[...7 lines deleted...]
-      <c r="D136" s="3" t="s">
+    <row r="138" spans="1:10">
+      <c r="A138" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C138" s="3"/>
+      <c r="D138" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E136" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H136" s="3" t="s">
+      <c r="E138" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H138" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I136" s="6" t="s">
-[...53 lines deleted...]
-        <v>45</v>
+      <c r="I138" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="J138" s="6" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B140" t="s">
-        <v>51</v>
+        <v>133</v>
       </c>
       <c r="C140" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D140" t="s">
-        <v>29</v>
+        <v>125</v>
       </c>
       <c r="E140" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F140" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="G140" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="H140" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" t="s">
+        <v>18</v>
+      </c>
+      <c r="C141" t="s">
+        <v>24</v>
+      </c>
+      <c r="D141" t="s">
+        <v>25</v>
+      </c>
+      <c r="E141" t="s">
+        <v>26</v>
+      </c>
+      <c r="F141" t="s">
+        <v>126</v>
+      </c>
+      <c r="G141" t="s">
+        <v>8</v>
+      </c>
+      <c r="H141" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" t="s">
+        <v>28</v>
+      </c>
+      <c r="B142" t="s">
+        <v>130</v>
+      </c>
+      <c r="C142" t="s">
+        <v>29</v>
+      </c>
+      <c r="D142" t="s">
+        <v>130</v>
+      </c>
+      <c r="E142" t="s">
+        <v>30</v>
+      </c>
+      <c r="F142" t="s">
+        <v>52</v>
+      </c>
+      <c r="G142" t="s">
         <v>32</v>
       </c>
-      <c r="B141" t="s">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="H142" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" t="s">
         <v>33</v>
       </c>
-      <c r="D141" t="s">
+      <c r="B143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C143" t="s">
         <v>34</v>
       </c>
-      <c r="E141" t="s">
+      <c r="D143" t="s">
+        <v>117</v>
+      </c>
+      <c r="E143" t="s">
         <v>6</v>
       </c>
-      <c r="F141" t="s">
-[...4 lines deleted...]
-      <c r="A144" s="7"/>
+      <c r="F143" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="146" spans="1:10">
-      <c r="A146" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A147" s="4" t="s">
+      <c r="A146" s="25"/>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B148" s="2"/>
+      <c r="C148" s="2"/>
+      <c r="D148" s="2"/>
+      <c r="E148" s="2"/>
+      <c r="F148" s="2"/>
+      <c r="G148" s="2"/>
+      <c r="H148" s="2"/>
+      <c r="I148" s="2"/>
+      <c r="J148" s="2"/>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B147" s="4" t="s">
+      <c r="B149" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C147" s="4" t="s">
+      <c r="C149" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D147" s="4" t="s">
+      <c r="D149" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E147" s="4" t="s">
+      <c r="E149" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F147" s="4" t="s">
+      <c r="F149" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G147" s="4" t="s">
+      <c r="G149" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H147" s="4" t="s">
+      <c r="H149" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I147" s="5" t="s">
+      <c r="I149" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J147" s="5" t="s">
+      <c r="J149" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="148" spans="1:10">
-[...7 lines deleted...]
-      <c r="D148" s="3" t="s">
+    <row r="150" spans="1:10">
+      <c r="A150" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C150" s="3"/>
+      <c r="D150" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E148" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H148" s="3" t="s">
+      <c r="E150" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H150" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I148" s="6" t="s">
-[...53 lines deleted...]
-        <v>45</v>
+      <c r="I150" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="J150" s="6" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B152" t="s">
-        <v>51</v>
+        <v>136</v>
       </c>
       <c r="C152" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D152" t="s">
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="E152" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F152" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="G152" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="H152" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
+        <v>9</v>
+      </c>
+      <c r="B153" t="s">
+        <v>18</v>
+      </c>
+      <c r="C153" t="s">
+        <v>24</v>
+      </c>
+      <c r="D153" t="s">
+        <v>25</v>
+      </c>
+      <c r="E153" t="s">
+        <v>26</v>
+      </c>
+      <c r="F153" t="s">
+        <v>126</v>
+      </c>
+      <c r="G153" t="s">
+        <v>8</v>
+      </c>
+      <c r="H153" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" t="s">
+        <v>28</v>
+      </c>
+      <c r="B154" t="s">
+        <v>138</v>
+      </c>
+      <c r="C154" t="s">
+        <v>29</v>
+      </c>
+      <c r="D154" t="s">
+        <v>138</v>
+      </c>
+      <c r="E154" t="s">
+        <v>30</v>
+      </c>
+      <c r="F154" t="s">
+        <v>52</v>
+      </c>
+      <c r="G154" t="s">
         <v>32</v>
       </c>
-      <c r="B153" t="s">
-[...2 lines deleted...]
-      <c r="C153" t="s">
+      <c r="H154" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" t="s">
         <v>33</v>
       </c>
-      <c r="D153" t="s">
+      <c r="B155" t="s">
+        <v>52</v>
+      </c>
+      <c r="C155" t="s">
         <v>34</v>
       </c>
-      <c r="E153" t="s">
+      <c r="D155" t="s">
+        <v>117</v>
+      </c>
+      <c r="E155" t="s">
         <v>6</v>
       </c>
-      <c r="F153" t="s">
-[...4 lines deleted...]
-      <c r="A156" s="7"/>
+      <c r="F155" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="158" spans="1:10">
-      <c r="A158" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A159" s="4" t="s">
+      <c r="A158" s="25"/>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B160" s="2"/>
+      <c r="C160" s="2"/>
+      <c r="D160" s="2"/>
+      <c r="E160" s="2"/>
+      <c r="F160" s="2"/>
+      <c r="G160" s="2"/>
+      <c r="H160" s="2"/>
+      <c r="I160" s="2"/>
+      <c r="J160" s="2"/>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B159" s="4" t="s">
+      <c r="B161" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C159" s="4" t="s">
+      <c r="C161" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D159" s="4" t="s">
+      <c r="D161" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E159" s="4" t="s">
+      <c r="E161" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F159" s="4" t="s">
+      <c r="F161" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G159" s="4" t="s">
+      <c r="G161" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H159" s="4" t="s">
+      <c r="H161" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I159" s="5" t="s">
+      <c r="I161" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J159" s="5" t="s">
+      <c r="J161" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="160" spans="1:10">
-[...19 lines deleted...]
-      <c r="H160" s="3" t="s">
+    <row r="162" spans="1:10">
+      <c r="A162" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C162" s="3"/>
+      <c r="D162" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H162" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I160" s="6" t="s">
-[...53 lines deleted...]
-        <v>45</v>
+      <c r="I162" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="J162" s="6" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B164" t="s">
-        <v>87</v>
+        <v>142</v>
       </c>
       <c r="C164" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D164" t="s">
-        <v>29</v>
+        <v>144</v>
       </c>
       <c r="E164" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F164" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="G164" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="H164" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
+        <v>9</v>
+      </c>
+      <c r="B165" t="s">
+        <v>18</v>
+      </c>
+      <c r="C165" t="s">
+        <v>24</v>
+      </c>
+      <c r="D165" t="s">
+        <v>25</v>
+      </c>
+      <c r="E165" t="s">
+        <v>26</v>
+      </c>
+      <c r="F165" t="s">
+        <v>126</v>
+      </c>
+      <c r="G165" t="s">
+        <v>8</v>
+      </c>
+      <c r="H165" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" t="s">
+        <v>28</v>
+      </c>
+      <c r="B166" t="s">
+        <v>143</v>
+      </c>
+      <c r="C166" t="s">
+        <v>29</v>
+      </c>
+      <c r="D166" t="s">
+        <v>143</v>
+      </c>
+      <c r="E166" t="s">
+        <v>30</v>
+      </c>
+      <c r="F166" t="s">
+        <v>52</v>
+      </c>
+      <c r="G166" t="s">
         <v>32</v>
       </c>
-      <c r="B165" t="s">
+      <c r="H166" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" t="s">
+        <v>33</v>
+      </c>
+      <c r="B167" t="s">
+        <v>52</v>
+      </c>
+      <c r="C167" t="s">
+        <v>34</v>
+      </c>
+      <c r="D167" t="s">
+        <v>117</v>
+      </c>
+      <c r="E167" t="s">
+        <v>6</v>
+      </c>
+      <c r="F167" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="25"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B172" s="2"/>
+      <c r="C172" s="2"/>
+      <c r="D172" s="2"/>
+      <c r="E172" s="2"/>
+      <c r="F172" s="2"/>
+      <c r="G172" s="2"/>
+      <c r="H172" s="2"/>
+      <c r="I172" s="2"/>
+      <c r="J172" s="2"/>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E173" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G173" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H173" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J173" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C174" s="3"/>
+      <c r="D174" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I174" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="J174" s="6" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" t="s">
+        <v>21</v>
+      </c>
+      <c r="B176" t="s">
+        <v>136</v>
+      </c>
+      <c r="C176" t="s">
+        <v>22</v>
+      </c>
+      <c r="D176" t="s">
+        <v>144</v>
+      </c>
+      <c r="E176" t="s">
+        <v>5</v>
+      </c>
+      <c r="F176" t="s">
+        <v>14</v>
+      </c>
+      <c r="G176" t="s">
+        <v>7</v>
+      </c>
+      <c r="H176" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" t="s">
+        <v>18</v>
+      </c>
+      <c r="C177" t="s">
+        <v>24</v>
+      </c>
+      <c r="D177" t="s">
+        <v>25</v>
+      </c>
+      <c r="E177" t="s">
+        <v>26</v>
+      </c>
+      <c r="F177" t="s">
+        <v>126</v>
+      </c>
+      <c r="G177" t="s">
+        <v>8</v>
+      </c>
+      <c r="H177" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" t="s">
+        <v>28</v>
+      </c>
+      <c r="B178" t="s">
+        <v>145</v>
+      </c>
+      <c r="C178" t="s">
         <v>29</v>
       </c>
-      <c r="C165" t="s">
+      <c r="D178" t="s">
+        <v>145</v>
+      </c>
+      <c r="E178" t="s">
+        <v>30</v>
+      </c>
+      <c r="F178" t="s">
+        <v>52</v>
+      </c>
+      <c r="G178" t="s">
+        <v>32</v>
+      </c>
+      <c r="H178" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" t="s">
         <v>33</v>
       </c>
-      <c r="D165" t="s">
+      <c r="B179" t="s">
+        <v>52</v>
+      </c>
+      <c r="C179" t="s">
         <v>34</v>
       </c>
-      <c r="E165" t="s">
+      <c r="D179" t="s">
+        <v>117</v>
+      </c>
+      <c r="E179" t="s">
         <v>6</v>
       </c>
-      <c r="F165" t="s">
-        <v>66</v>
+      <c r="F179" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="25"/>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B184" s="2"/>
+      <c r="C184" s="2"/>
+      <c r="D184" s="2"/>
+      <c r="E184" s="2"/>
+      <c r="F184" s="2"/>
+      <c r="G184" s="2"/>
+      <c r="H184" s="2"/>
+      <c r="I184" s="2"/>
+      <c r="J184" s="2"/>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E185" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G185" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H185" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I185" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J185" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C186" s="3"/>
+      <c r="D186" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I186" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="J186" s="6" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" t="s">
+        <v>21</v>
+      </c>
+      <c r="B188" t="s">
+        <v>147</v>
+      </c>
+      <c r="C188" t="s">
+        <v>22</v>
+      </c>
+      <c r="D188" t="s">
+        <v>149</v>
+      </c>
+      <c r="E188" t="s">
+        <v>5</v>
+      </c>
+      <c r="F188" t="s">
+        <v>14</v>
+      </c>
+      <c r="G188" t="s">
+        <v>7</v>
+      </c>
+      <c r="H188" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" t="s">
+        <v>9</v>
+      </c>
+      <c r="B189" t="s">
+        <v>18</v>
+      </c>
+      <c r="C189" t="s">
+        <v>24</v>
+      </c>
+      <c r="D189" t="s">
+        <v>25</v>
+      </c>
+      <c r="E189" t="s">
+        <v>26</v>
+      </c>
+      <c r="F189" t="s">
+        <v>126</v>
+      </c>
+      <c r="G189" t="s">
+        <v>8</v>
+      </c>
+      <c r="H189" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" t="s">
+        <v>28</v>
+      </c>
+      <c r="B190" t="s">
+        <v>148</v>
+      </c>
+      <c r="C190" t="s">
+        <v>29</v>
+      </c>
+      <c r="D190" t="s">
+        <v>148</v>
+      </c>
+      <c r="E190" t="s">
+        <v>30</v>
+      </c>
+      <c r="F190" t="s">
+        <v>52</v>
+      </c>
+      <c r="G190" t="s">
+        <v>32</v>
+      </c>
+      <c r="H190" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" t="s">
+        <v>33</v>
+      </c>
+      <c r="B191" t="s">
+        <v>52</v>
+      </c>
+      <c r="C191" t="s">
+        <v>34</v>
+      </c>
+      <c r="D191" t="s">
+        <v>117</v>
+      </c>
+      <c r="E191" t="s">
+        <v>6</v>
+      </c>
+      <c r="F191" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="25"/>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B196" s="2"/>
+      <c r="C196" s="2"/>
+      <c r="D196" s="2"/>
+      <c r="E196" s="2"/>
+      <c r="F196" s="2"/>
+      <c r="G196" s="2"/>
+      <c r="H196" s="2"/>
+      <c r="I196" s="2"/>
+      <c r="J196" s="2"/>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E197" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G197" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H197" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I197" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J197" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C198" s="3"/>
+      <c r="D198" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I198" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="J198" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" t="s">
+        <v>21</v>
+      </c>
+      <c r="B200" t="s">
+        <v>152</v>
+      </c>
+      <c r="C200" t="s">
+        <v>22</v>
+      </c>
+      <c r="D200" t="s">
+        <v>155</v>
+      </c>
+      <c r="E200" t="s">
+        <v>5</v>
+      </c>
+      <c r="F200" t="s">
+        <v>153</v>
+      </c>
+      <c r="G200" t="s">
+        <v>7</v>
+      </c>
+      <c r="H200" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" t="s">
+        <v>18</v>
+      </c>
+      <c r="C201" t="s">
+        <v>24</v>
+      </c>
+      <c r="D201" t="s">
+        <v>25</v>
+      </c>
+      <c r="E201" t="s">
+        <v>26</v>
+      </c>
+      <c r="F201" t="s">
+        <v>126</v>
+      </c>
+      <c r="G201" t="s">
+        <v>8</v>
+      </c>
+      <c r="H201" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" t="s">
+        <v>28</v>
+      </c>
+      <c r="B202" t="s">
+        <v>154</v>
+      </c>
+      <c r="C202" t="s">
+        <v>29</v>
+      </c>
+      <c r="D202" t="s">
+        <v>154</v>
+      </c>
+      <c r="E202" t="s">
+        <v>30</v>
+      </c>
+      <c r="F202" t="s">
+        <v>52</v>
+      </c>
+      <c r="G202" t="s">
+        <v>32</v>
+      </c>
+      <c r="H202" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" t="s">
+        <v>33</v>
+      </c>
+      <c r="B203" t="s">
+        <v>52</v>
+      </c>
+      <c r="C203" t="s">
+        <v>34</v>
+      </c>
+      <c r="D203" t="s">
+        <v>117</v>
+      </c>
+      <c r="E203" t="s">
+        <v>6</v>
+      </c>
+      <c r="F203" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="25"/>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B208" s="2"/>
+      <c r="C208" s="2"/>
+      <c r="D208" s="2"/>
+      <c r="E208" s="2"/>
+      <c r="F208" s="2"/>
+      <c r="G208" s="2"/>
+      <c r="H208" s="2"/>
+      <c r="I208" s="2"/>
+      <c r="J208" s="2"/>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C209" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E209" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F209" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G209" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H209" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I209" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J209" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C210" s="3"/>
+      <c r="D210" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F210" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I210" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="J210" s="6" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" t="s">
+        <v>21</v>
+      </c>
+      <c r="B212" t="s">
+        <v>157</v>
+      </c>
+      <c r="C212" t="s">
+        <v>22</v>
+      </c>
+      <c r="D212" t="s">
+        <v>155</v>
+      </c>
+      <c r="E212" t="s">
+        <v>5</v>
+      </c>
+      <c r="F212" t="s">
+        <v>153</v>
+      </c>
+      <c r="G212" t="s">
+        <v>7</v>
+      </c>
+      <c r="H212" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" t="s">
+        <v>9</v>
+      </c>
+      <c r="B213" t="s">
+        <v>18</v>
+      </c>
+      <c r="C213" t="s">
+        <v>24</v>
+      </c>
+      <c r="D213" t="s">
+        <v>25</v>
+      </c>
+      <c r="E213" t="s">
+        <v>26</v>
+      </c>
+      <c r="F213" t="s">
+        <v>126</v>
+      </c>
+      <c r="G213" t="s">
+        <v>8</v>
+      </c>
+      <c r="H213" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" t="s">
+        <v>28</v>
+      </c>
+      <c r="B214" t="s">
+        <v>159</v>
+      </c>
+      <c r="C214" t="s">
+        <v>29</v>
+      </c>
+      <c r="D214" t="s">
+        <v>159</v>
+      </c>
+      <c r="E214" t="s">
+        <v>30</v>
+      </c>
+      <c r="F214" t="s">
+        <v>52</v>
+      </c>
+      <c r="G214" t="s">
+        <v>32</v>
+      </c>
+      <c r="H214" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" t="s">
+        <v>33</v>
+      </c>
+      <c r="B215" t="s">
+        <v>52</v>
+      </c>
+      <c r="C215" t="s">
+        <v>34</v>
+      </c>
+      <c r="D215" t="s">
+        <v>117</v>
+      </c>
+      <c r="E215" t="s">
+        <v>6</v>
+      </c>
+      <c r="F215" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="25"/>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B220" s="2"/>
+      <c r="C220" s="2"/>
+      <c r="D220" s="2"/>
+      <c r="E220" s="2"/>
+      <c r="F220" s="2"/>
+      <c r="G220" s="2"/>
+      <c r="H220" s="2"/>
+      <c r="I220" s="2"/>
+      <c r="J220" s="2"/>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B221" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D221" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E221" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F221" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G221" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H221" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J221" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C222" s="3"/>
+      <c r="D222" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I222" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J222" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" t="s">
+        <v>21</v>
+      </c>
+      <c r="B224" t="s">
+        <v>161</v>
+      </c>
+      <c r="C224" t="s">
+        <v>22</v>
+      </c>
+      <c r="D224" t="s">
+        <v>162</v>
+      </c>
+      <c r="E224" t="s">
+        <v>5</v>
+      </c>
+      <c r="F224" t="s">
+        <v>14</v>
+      </c>
+      <c r="G224" t="s">
+        <v>7</v>
+      </c>
+      <c r="H224" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" t="s">
+        <v>9</v>
+      </c>
+      <c r="B225" t="s">
+        <v>18</v>
+      </c>
+      <c r="C225" t="s">
+        <v>24</v>
+      </c>
+      <c r="D225" t="s">
+        <v>25</v>
+      </c>
+      <c r="E225" t="s">
+        <v>26</v>
+      </c>
+      <c r="F225" t="s">
+        <v>126</v>
+      </c>
+      <c r="G225" t="s">
+        <v>8</v>
+      </c>
+      <c r="H225" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" t="s">
+        <v>28</v>
+      </c>
+      <c r="B226" t="s">
+        <v>19</v>
+      </c>
+      <c r="C226" t="s">
+        <v>29</v>
+      </c>
+      <c r="D226" t="s">
+        <v>19</v>
+      </c>
+      <c r="E226" t="s">
+        <v>30</v>
+      </c>
+      <c r="F226" t="s">
+        <v>52</v>
+      </c>
+      <c r="G226" t="s">
+        <v>32</v>
+      </c>
+      <c r="H226" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" t="s">
+        <v>33</v>
+      </c>
+      <c r="B227" t="s">
+        <v>52</v>
+      </c>
+      <c r="C227" t="s">
+        <v>34</v>
+      </c>
+      <c r="D227" t="s">
+        <v>117</v>
+      </c>
+      <c r="E227" t="s">
+        <v>6</v>
+      </c>
+      <c r="F227" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="25"/>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B232" s="2"/>
+      <c r="C232" s="2"/>
+      <c r="D232" s="2"/>
+      <c r="E232" s="2"/>
+      <c r="F232" s="2"/>
+      <c r="G232" s="2"/>
+      <c r="H232" s="2"/>
+      <c r="I232" s="2"/>
+      <c r="J232" s="2"/>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B233" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C233" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E233" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F233" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G233" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H233" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J233" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C234" s="3"/>
+      <c r="D234" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F234" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="I234" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="J234" s="6"/>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" t="s">
+        <v>21</v>
+      </c>
+      <c r="B236" t="s">
+        <v>165</v>
+      </c>
+      <c r="C236" t="s">
+        <v>22</v>
+      </c>
+      <c r="D236" t="s">
+        <v>169</v>
+      </c>
+      <c r="E236" t="s">
+        <v>5</v>
+      </c>
+      <c r="F236" t="s">
+        <v>166</v>
+      </c>
+      <c r="G236" t="s">
+        <v>7</v>
+      </c>
+      <c r="H236" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" t="s">
+        <v>9</v>
+      </c>
+      <c r="B237" t="s">
+        <v>111</v>
+      </c>
+      <c r="C237" t="s">
+        <v>24</v>
+      </c>
+      <c r="D237" t="s">
+        <v>25</v>
+      </c>
+      <c r="E237" t="s">
+        <v>26</v>
+      </c>
+      <c r="F237" t="s">
+        <v>126</v>
+      </c>
+      <c r="G237" t="s">
+        <v>8</v>
+      </c>
+      <c r="H237" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" t="s">
+        <v>28</v>
+      </c>
+      <c r="B238" t="s">
+        <v>168</v>
+      </c>
+      <c r="C238" t="s">
+        <v>29</v>
+      </c>
+      <c r="D238" t="s">
+        <v>52</v>
+      </c>
+      <c r="E238" t="s">
+        <v>30</v>
+      </c>
+      <c r="F238" t="s">
+        <v>52</v>
+      </c>
+      <c r="G238" t="s">
+        <v>32</v>
+      </c>
+      <c r="H238" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" t="s">
+        <v>33</v>
+      </c>
+      <c r="B239" t="s">
+        <v>52</v>
+      </c>
+      <c r="C239" t="s">
+        <v>34</v>
+      </c>
+      <c r="D239" t="s">
+        <v>117</v>
+      </c>
+      <c r="E239" t="s">
+        <v>6</v>
+      </c>
+      <c r="F239" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="25"/>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B244" s="2"/>
+      <c r="C244" s="2"/>
+      <c r="D244" s="2"/>
+      <c r="E244" s="2"/>
+      <c r="F244" s="2"/>
+      <c r="G244" s="2"/>
+      <c r="H244" s="2"/>
+      <c r="I244" s="2"/>
+      <c r="J244" s="2"/>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B245" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C245" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E245" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F245" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G245" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H245" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C246" s="3"/>
+      <c r="D246" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F246" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H246" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="I246" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="J246" s="6"/>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" t="s">
+        <v>21</v>
+      </c>
+      <c r="B248" t="s">
+        <v>171</v>
+      </c>
+      <c r="C248" t="s">
+        <v>22</v>
+      </c>
+      <c r="D248" t="s">
+        <v>172</v>
+      </c>
+      <c r="E248" t="s">
+        <v>5</v>
+      </c>
+      <c r="F248" t="s">
+        <v>14</v>
+      </c>
+      <c r="G248" t="s">
+        <v>7</v>
+      </c>
+      <c r="H248" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" t="s">
+        <v>9</v>
+      </c>
+      <c r="B249" t="s">
+        <v>111</v>
+      </c>
+      <c r="C249" t="s">
+        <v>24</v>
+      </c>
+      <c r="D249" t="s">
+        <v>25</v>
+      </c>
+      <c r="E249" t="s">
+        <v>26</v>
+      </c>
+      <c r="F249" t="s">
+        <v>126</v>
+      </c>
+      <c r="G249" t="s">
+        <v>8</v>
+      </c>
+      <c r="H249" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" t="s">
+        <v>28</v>
+      </c>
+      <c r="B250" t="s">
+        <v>143</v>
+      </c>
+      <c r="C250" t="s">
+        <v>29</v>
+      </c>
+      <c r="D250" t="s">
+        <v>52</v>
+      </c>
+      <c r="E250" t="s">
+        <v>30</v>
+      </c>
+      <c r="F250" t="s">
+        <v>52</v>
+      </c>
+      <c r="G250" t="s">
+        <v>32</v>
+      </c>
+      <c r="H250" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" t="s">
+        <v>33</v>
+      </c>
+      <c r="B251" t="s">
+        <v>52</v>
+      </c>
+      <c r="C251" t="s">
+        <v>34</v>
+      </c>
+      <c r="D251" t="s">
+        <v>117</v>
+      </c>
+      <c r="E251" t="s">
+        <v>6</v>
+      </c>
+      <c r="F251" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="25"/>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B256" s="2"/>
+      <c r="C256" s="2"/>
+      <c r="D256" s="2"/>
+      <c r="E256" s="2"/>
+      <c r="F256" s="2"/>
+      <c r="G256" s="2"/>
+      <c r="H256" s="2"/>
+      <c r="I256" s="2"/>
+      <c r="J256" s="2"/>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B257" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C257" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D257" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E257" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F257" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G257" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H257" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I257" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J257" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C258" s="3"/>
+      <c r="D258" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E258" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F258" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="I258" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="J258" s="6"/>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" t="s">
+        <v>21</v>
+      </c>
+      <c r="B260" t="s">
+        <v>174</v>
+      </c>
+      <c r="C260" t="s">
+        <v>22</v>
+      </c>
+      <c r="D260" t="s">
+        <v>172</v>
+      </c>
+      <c r="E260" t="s">
+        <v>5</v>
+      </c>
+      <c r="F260" t="s">
+        <v>14</v>
+      </c>
+      <c r="G260" t="s">
+        <v>7</v>
+      </c>
+      <c r="H260" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" t="s">
+        <v>9</v>
+      </c>
+      <c r="B261" t="s">
+        <v>111</v>
+      </c>
+      <c r="C261" t="s">
+        <v>24</v>
+      </c>
+      <c r="D261" t="s">
+        <v>25</v>
+      </c>
+      <c r="E261" t="s">
+        <v>26</v>
+      </c>
+      <c r="F261" t="s">
+        <v>126</v>
+      </c>
+      <c r="G261" t="s">
+        <v>8</v>
+      </c>
+      <c r="H261" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" t="s">
+        <v>28</v>
+      </c>
+      <c r="B262" t="s">
+        <v>143</v>
+      </c>
+      <c r="C262" t="s">
+        <v>29</v>
+      </c>
+      <c r="D262" t="s">
+        <v>52</v>
+      </c>
+      <c r="E262" t="s">
+        <v>30</v>
+      </c>
+      <c r="F262" t="s">
+        <v>52</v>
+      </c>
+      <c r="G262" t="s">
+        <v>32</v>
+      </c>
+      <c r="H262" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" t="s">
+        <v>33</v>
+      </c>
+      <c r="B263" t="s">
+        <v>52</v>
+      </c>
+      <c r="C263" t="s">
+        <v>34</v>
+      </c>
+      <c r="D263" t="s">
+        <v>117</v>
+      </c>
+      <c r="E263" t="s">
+        <v>6</v>
+      </c>
+      <c r="F263" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="25"/>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B268" s="2"/>
+      <c r="C268" s="2"/>
+      <c r="D268" s="2"/>
+      <c r="E268" s="2"/>
+      <c r="F268" s="2"/>
+      <c r="G268" s="2"/>
+      <c r="H268" s="2"/>
+      <c r="I268" s="2"/>
+      <c r="J268" s="2"/>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B269" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C269" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D269" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E269" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F269" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G269" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H269" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I269" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J269" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C270" s="3"/>
+      <c r="D270" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F270" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G270" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="I270" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="J270" s="6"/>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" t="s">
+        <v>21</v>
+      </c>
+      <c r="B272" t="s">
+        <v>176</v>
+      </c>
+      <c r="C272" t="s">
+        <v>22</v>
+      </c>
+      <c r="D272" t="s">
+        <v>178</v>
+      </c>
+      <c r="E272" t="s">
+        <v>5</v>
+      </c>
+      <c r="F272" t="s">
+        <v>166</v>
+      </c>
+      <c r="G272" t="s">
+        <v>7</v>
+      </c>
+      <c r="H272" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" t="s">
+        <v>9</v>
+      </c>
+      <c r="B273" t="s">
+        <v>111</v>
+      </c>
+      <c r="C273" t="s">
+        <v>24</v>
+      </c>
+      <c r="D273" t="s">
+        <v>25</v>
+      </c>
+      <c r="E273" t="s">
+        <v>26</v>
+      </c>
+      <c r="F273" t="s">
+        <v>126</v>
+      </c>
+      <c r="G273" t="s">
+        <v>8</v>
+      </c>
+      <c r="H273" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" t="s">
+        <v>28</v>
+      </c>
+      <c r="B274" t="s">
+        <v>177</v>
+      </c>
+      <c r="C274" t="s">
+        <v>29</v>
+      </c>
+      <c r="D274" t="s">
+        <v>52</v>
+      </c>
+      <c r="E274" t="s">
+        <v>30</v>
+      </c>
+      <c r="F274" t="s">
+        <v>52</v>
+      </c>
+      <c r="G274" t="s">
+        <v>32</v>
+      </c>
+      <c r="H274" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" t="s">
+        <v>33</v>
+      </c>
+      <c r="B275" t="s">
+        <v>52</v>
+      </c>
+      <c r="C275" t="s">
+        <v>34</v>
+      </c>
+      <c r="D275" t="s">
+        <v>117</v>
+      </c>
+      <c r="E275" t="s">
+        <v>6</v>
+      </c>
+      <c r="F275" t="s">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
-    <mergeCell ref="A14:J14"/>
-[...24 lines deleted...]
-    <mergeCell ref="F165:H165"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A27:H27"/>
+    <mergeCell ref="A30:H30"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="A55:H55"/>
+    <mergeCell ref="A58:H58"/>
+    <mergeCell ref="A60:C60"/>
+    <mergeCell ref="A64:E64"/>
+    <mergeCell ref="A69:H69"/>
+    <mergeCell ref="A72:H72"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="A78:E78"/>
+    <mergeCell ref="A83:H83"/>
+    <mergeCell ref="A86:H86"/>
+    <mergeCell ref="A88:C88"/>
+    <mergeCell ref="A92:E92"/>
+    <mergeCell ref="A100:J100"/>
+    <mergeCell ref="F107:H107"/>
+    <mergeCell ref="A112:J112"/>
+    <mergeCell ref="F119:H119"/>
+    <mergeCell ref="A124:J124"/>
+    <mergeCell ref="F131:H131"/>
+    <mergeCell ref="A136:J136"/>
+    <mergeCell ref="F143:H143"/>
+    <mergeCell ref="A148:J148"/>
+    <mergeCell ref="F155:H155"/>
+    <mergeCell ref="A160:J160"/>
+    <mergeCell ref="F167:H167"/>
+    <mergeCell ref="A172:J172"/>
+    <mergeCell ref="F179:H179"/>
+    <mergeCell ref="A184:J184"/>
+    <mergeCell ref="F191:H191"/>
+    <mergeCell ref="A196:J196"/>
+    <mergeCell ref="F203:H203"/>
+    <mergeCell ref="A208:J208"/>
+    <mergeCell ref="F215:H215"/>
+    <mergeCell ref="A220:J220"/>
+    <mergeCell ref="F227:H227"/>
+    <mergeCell ref="A232:J232"/>
+    <mergeCell ref="F239:H239"/>
+    <mergeCell ref="A244:J244"/>
+    <mergeCell ref="F251:H251"/>
+    <mergeCell ref="A256:J256"/>
+    <mergeCell ref="F263:H263"/>
+    <mergeCell ref="A268:J268"/>
+    <mergeCell ref="F275:H275"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>